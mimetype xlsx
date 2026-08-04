--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -110,51 +110,51 @@
   <si>
     <t>MODIFIEDBY</t>
   </si>
   <si>
     <t>CREATEDDATETIME</t>
   </si>
   <si>
     <t>26-0101003</t>
   </si>
   <si>
     <t>GL PENGELUARAN BIAYA OPERASIONAL</t>
   </si>
   <si>
     <t>GL-BV3</t>
   </si>
   <si>
     <t>1900-01-01 00:00:00</t>
   </si>
   <si>
     <t>ADMIN</t>
   </si>
   <si>
     <t>rsx</t>
   </si>
   <si>
-    <t>2026-06-17 07:00:20</t>
+    <t>2026-08-04 17:02:55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>