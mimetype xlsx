--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -56,51 +56,51 @@
   <si>
     <t>RECID</t>
   </si>
   <si>
     <t>MODIFIEDDATETIME</t>
   </si>
   <si>
     <t>MODIFIEDBY</t>
   </si>
   <si>
     <t>CREATEDDATETIME</t>
   </si>
   <si>
     <t>CREATEDBY</t>
   </si>
   <si>
     <t>KAS (CONTOH)</t>
   </si>
   <si>
     <t>KAS</t>
   </si>
   <si>
     <t>rsx</t>
   </si>
   <si>
-    <t>2026-06-17 07:00:35</t>
+    <t>2026-08-02 06:31:59</t>
   </si>
   <si>
     <t>admin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>